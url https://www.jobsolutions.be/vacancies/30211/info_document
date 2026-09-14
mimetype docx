--- v0 (2026-07-31)
+++ v1 (2026-09-14)
@@ -590,71 +590,59 @@
                               </w:sdtContent>
                             </w:sdt>
                             <w:r w:rsidRPr="00042302">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="67F0C9EE" w14:textId="62AB091A" w:rsidR="00BB3EFF" w:rsidRPr="002C4DA1" w:rsidRDefault="00BB3EFF" w:rsidP="00D80832">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="002C4DA1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="44"/>
                                 <w:szCs w:val="44"/>
                               </w:rPr>
-                              <w:t>in</w:t>
-[...10 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">in </w:t>
                             </w:r>
                             <w:sdt>
                               <w:sdtPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                                   <w:sz w:val="44"/>
                                   <w:szCs w:val="44"/>
                                 </w:rPr>
                                 <w:alias w:val="Dienstverband"/>
                                 <w:tag w:val="dienstverband"/>
                                 <w:id w:val="1983812787"/>
                                 <w:placeholder>
                                   <w:docPart w:val="36F7DBBCC31747E7ABE66E58418EF84E"/>
                                 </w:placeholder>
                                 <w:comboBox>
                                   <w:listItem w:value="Kies een item."/>
                                   <w:listItem w:displayText="contractueel" w:value="contractueel"/>
                                   <w:listItem w:displayText="statutair" w:value="statutair"/>
                                   <w:listItem w:displayText="contractueel/statutair" w:value="contractueel/statutair"/>
                                 </w:comboBox>
                               </w:sdtPr>
                               <w:sdtEndPr/>
                               <w:sdtContent>
@@ -738,62 +726,60 @@
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="2F355D1A" w14:textId="77777777" w:rsidR="00BB3EFF" w:rsidRPr="002C4DA1" w:rsidRDefault="00BB3EFF" w:rsidP="00D80832">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="76E87394" w14:textId="58623B6F" w:rsidR="00BB3EFF" w:rsidRPr="002C4DA1" w:rsidRDefault="00BB3EFF" w:rsidP="00D80832">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="002C4DA1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                                 <w:sz w:val="52"/>
                                 <w:szCs w:val="52"/>
                               </w:rPr>
                               <w:t>inlichtingenbrochure</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                           <w:p w14:paraId="4EA6EEF9" w14:textId="77777777" w:rsidR="00BB3EFF" w:rsidRDefault="00BB3EFF" w:rsidP="00D80832"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3DA71E43" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
@@ -1519,51 +1505,51 @@
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F04287">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">van </w:t>
             </w:r>
             <w:r w:rsidR="006310BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">een </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36D68C36" w14:textId="284FEC7F" w:rsidR="00114798" w:rsidRPr="00353678" w:rsidRDefault="000F3438" w:rsidP="000E7032">
+          <w:p w14:paraId="36D68C36" w14:textId="284FEC7F" w:rsidR="00114798" w:rsidRPr="00353678" w:rsidRDefault="002014D8" w:rsidP="000E7032">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:alias w:val="Functietitel"/>
                 <w:tag w:val="Functietitel"/>
                 <w:id w:val="-1831358864"/>
                 <w:placeholder>
                   <w:docPart w:val="37090CC34EB1406EBCC03C2D9E92A754"/>
                 </w:placeholder>
@@ -1694,69 +1680,58 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00353678">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40FABF20" w14:textId="37A58853" w:rsidR="00837204" w:rsidRDefault="0094476B" w:rsidP="000E7032">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004C6F8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>in</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="28"/>
                 </w:rPr>
                 <w:alias w:val="Dienstverband"/>
                 <w:tag w:val="Dienstverband"/>
                 <w:id w:val="1018581822"/>
                 <w:placeholder>
                   <w:docPart w:val="BBE8BFD1F1574259BAF0767DEB824373"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Kies een item."/>
                   <w:listItem w:displayText="contractueel" w:value="contractueel"/>
                   <w:listItem w:displayText="statutair" w:value="statutair"/>
                   <w:listItem w:displayText="contractueel/statutair" w:value="contractueel/statutair"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00353678">
@@ -2936,65 +2911,51 @@
             </w:rPr>
             <w:t xml:space="preserve">Sociale zaken staat in voor </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t>de</w:t>
           </w:r>
           <w:r w:rsidRPr="00BD48FF">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> sociale dienstverlening van de stad</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> en OCMW Nieuwpoort. </w:t>
           </w:r>
           <w:r w:rsidRPr="00BD48FF">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
-            <w:t xml:space="preserve">De sociale dienstverlening wordt behartigd door het Sociaal Huis. Het Sociaal Huis staat in voor de opvolging van maatschappelijke dienstverlening en integratie, schuldhulpverlening en sociale premies. In het Sociaal Huis worden relevante sociale projecten omkaderd zoals domino, de sociale kruidenier, het ABC </w:t>
-[...13 lines deleted...]
-            <w:t>, de Mantelhaven, de mindermobiele centrale en het zilverpunt. Welzijn staat centraal waarbij een bijzondere aandacht uitgaat naar de thema’s sociale cohesie, toegankelijkheid</w:t>
+            <w:t>De sociale dienstverlening wordt behartigd door het Sociaal Huis. Het Sociaal Huis staat in voor de opvolging van maatschappelijke dienstverlening en integratie, schuldhulpverlening en sociale premies. In het Sociaal Huis worden relevante sociale projecten omkaderd zoals domino, de sociale kruidenier, het ABC Kaffee, de Mantelhaven, de mindermobiele centrale en het zilverpunt. Welzijn staat centraal waarbij een bijzondere aandacht uitgaat naar de thema’s sociale cohesie, toegankelijkheid</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve">, inclusie </w:t>
           </w:r>
           <w:r w:rsidRPr="00BD48FF">
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
             </w:rPr>
             <w:t>en gezondheid.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="17304A8F" w14:textId="77777777" w:rsidR="00D27073" w:rsidRPr="00870852" w:rsidRDefault="00D27073" w:rsidP="00D27073">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3465,59 +3426,51 @@
         </w:p>
         <w:p w14:paraId="522FB3C2" w14:textId="77777777" w:rsidR="003E5695" w:rsidRPr="006D39F8" w:rsidRDefault="003E5695" w:rsidP="003E5695">
           <w:pPr>
             <w:pStyle w:val="Lijstopsomteken"/>
             <w:ind w:left="720" w:hanging="720"/>
           </w:pPr>
           <w:r w:rsidRPr="006D39F8">
             <w:t>Optimaliseren van processen en werkmethodes;</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0B0FF39E" w14:textId="77777777" w:rsidR="003E5695" w:rsidRDefault="003E5695" w:rsidP="003E5695">
           <w:pPr>
             <w:pStyle w:val="Lijstopsomteken"/>
             <w:ind w:left="720" w:hanging="720"/>
           </w:pPr>
           <w:r w:rsidRPr="006D39F8">
             <w:t>Coördineren, plannen en organiseren van taken m.b.t. personeelsbeheer;</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7E01BB94" w14:textId="77777777" w:rsidR="003E5695" w:rsidRDefault="003E5695" w:rsidP="003E5695">
           <w:pPr>
             <w:pStyle w:val="Lijstopsomteken"/>
             <w:ind w:left="720" w:hanging="720"/>
           </w:pPr>
           <w:r w:rsidRPr="006D39F8">
-            <w:t xml:space="preserve">Instaan voor het voeren van functionerings- en evaluatiegesprekken met de medewerkers op regelmatige basis. Hierbij staan taakplanning, opvolging, </w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> en resultaatgerichtheid centraal; </w:t>
+            <w:t xml:space="preserve">Instaan voor het voeren van functionerings- en evaluatiegesprekken met de medewerkers op regelmatige basis. Hierbij staan taakplanning, opvolging, jobcoaching en resultaatgerichtheid centraal; </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="23860C09" w14:textId="77777777" w:rsidR="003E5695" w:rsidRDefault="003E5695" w:rsidP="003E5695">
           <w:pPr>
             <w:pStyle w:val="Lijstopsomteken"/>
             <w:ind w:left="720" w:hanging="720"/>
           </w:pPr>
           <w:r w:rsidRPr="006D39F8">
             <w:t>Personeelsbehoeften van de dienst objectiveren en opvolgen;</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="68888511" w14:textId="77777777" w:rsidR="003E5695" w:rsidRDefault="003E5695" w:rsidP="003E5695">
           <w:pPr>
             <w:pStyle w:val="Lijstopsomteken"/>
             <w:ind w:left="720" w:hanging="720"/>
           </w:pPr>
           <w:r w:rsidRPr="006D39F8">
             <w:t xml:space="preserve">Signaleren van wervings- en vormingsbehoeften; </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5865C82C" w14:textId="77777777" w:rsidR="003E5695" w:rsidRDefault="003E5695" w:rsidP="003E5695">
           <w:pPr>
             <w:pStyle w:val="Lijstopsomteken"/>
             <w:ind w:left="720" w:hanging="720"/>
           </w:pPr>
@@ -4313,51 +4266,51 @@
                 <w:pPr>
                   <w:pStyle w:val="Tabel-tekst"/>
                   <w:spacing w:after="0"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001803CE">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidRPr="001803CE">
                   <w:rPr>
                     <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                     <w:color w:val="auto"/>
                     <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Richten van acties en beslissingen op het daadwerkelijk realiseren of overstijgen van beoogde resultaten of doelstellingen. Bereid zijn in te grijpen bij tegenvallende resultaten. </w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="1791D0A4" w14:textId="77777777" w:rsidR="003E5695" w:rsidRPr="001803CE" w:rsidRDefault="000F3438" w:rsidP="009923EE">
+              <w:p w14:paraId="1791D0A4" w14:textId="77777777" w:rsidR="003E5695" w:rsidRPr="001803CE" w:rsidRDefault="002014D8" w:rsidP="009923EE">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="4FFDEE95" w14:textId="77777777" w:rsidR="003E5695" w:rsidRPr="001803CE" w:rsidRDefault="003E5695" w:rsidP="009923EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001803CE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="0075A8"/>
               </w:rPr>
               <w:t>Kwaliteitsgerichtheid:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BB69D26" w14:textId="77777777" w:rsidR="003E5695" w:rsidRPr="001803CE" w:rsidRDefault="003E5695" w:rsidP="009923EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -4696,51 +4649,51 @@
               <w:t>Omgaan met omgeving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6948" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26938792" w14:textId="77777777" w:rsidR="003E5695" w:rsidRPr="00F80189" w:rsidRDefault="003E5695" w:rsidP="009923EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F80189">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Visieontwikkeling</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04C4A058" w14:textId="77777777" w:rsidR="003E5695" w:rsidRPr="001803CE" w:rsidRDefault="000F3438" w:rsidP="009923EE">
+          <w:p w14:paraId="04C4A058" w14:textId="77777777" w:rsidR="003E5695" w:rsidRPr="001803CE" w:rsidRDefault="002014D8" w:rsidP="009923EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="127293775"/>
                 <w:placeholder>
                   <w:docPart w:val="78750B06A94C4973904551EC0B6E5144"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003E5695" w:rsidRPr="00F80189">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> Bekijken van zaken op een afstand en in een ruime context plaatsen. Afstand nemen van de dagelijkse praktijk en zich een beeld vormen van de toekomst. Zich concentreren op hoofdlijnen en langere termijn, bepalen van prioriteiten, vastleggen van doelstellingen en deze vertalen in een coherent strategisch plan. </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
@@ -5223,69 +5176,51 @@
         </w:rPr>
         <w:t>De burgerlijke en politieke rechten genieten;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1731F101" w14:textId="77777777" w:rsidR="00D7302E" w:rsidRPr="00B979FE" w:rsidRDefault="00D7302E" w:rsidP="00D7302E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B979FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medisch geschikt zijn voor de uit te oefenen functie, in overeenstemming met de wetgeving </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> het welzijn van het personeelslid bij de uitvoering van hun werk. Dit moet nagegaan worden voor de effectieve tewerkstelling;</w:t>
+        <w:t>Medisch geschikt zijn voor de uit te oefenen functie, in overeenstemming met de wetgeving betreffende het welzijn van het personeelslid bij de uitvoering van hun werk. Dit moet nagegaan worden voor de effectieve tewerkstelling;</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="4. Uit lijst selecteren wat nodig is: (verwijderen indien niet van toepassing)"/>
         <w:tag w:val="4. Uit onderstaande lijst selecteren wat nodig is:"/>
         <w:id w:val="1964918928"/>
         <w:placeholder>
           <w:docPart w:val="E6CB9A69B26D484F9661D6131C66D47D"/>
         </w:placeholder>
         <w15:color w:val="FF00FF"/>
         <w:comboBox>
           <w:listItem w:value="Kies een item."/>
           <w:listItem w:displayText="Belg zijn (obv functielijst RPR)" w:value="Belg zijn (obv functielijst RPR)"/>
           <w:listItem w:displayText="Onderdaan zijn van een van de volgende landen: België, een lidstaat van de Europese Economische Ruimte of de Zwitserse Bondsstaat (alle andere statutaire functies)" w:value="Onderdaan zijn van een van de volgende landen: België, een lidstaat van de Europese Economische Ruimte of de Zwitserse Bondsstaat (alle andere statutaire functies)"/>
         </w:comboBox>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="71F77C57" w14:textId="77777777" w:rsidR="00D7302E" w:rsidRPr="00510634" w:rsidRDefault="00D7302E" w:rsidP="00D7302E">
@@ -5295,69 +5230,51 @@
               <w:ilvl w:val="0"/>
               <w:numId w:val="2"/>
             </w:numPr>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00510634">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Uit lijst selecteren wat nodig is:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> verwijderen </w:t>
-[...17 lines deleted...]
-            <w:t xml:space="preserve"> niet van toepassing</w:t>
+            <w:t xml:space="preserve"> verwijderen indien niet van toepassing</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="41E4E31F" w14:textId="77777777" w:rsidR="00350095" w:rsidRPr="00B979FE" w:rsidRDefault="00350095" w:rsidP="00350095">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FB97021" w14:textId="180FB5F3" w:rsidR="006C4E17" w:rsidRPr="00B979FE" w:rsidRDefault="006C4E17" w:rsidP="00102D86">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
@@ -6039,83 +5956,67 @@
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="nl-NL"/>
             </w:rPr>
             <w:t>Assessment</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="61E31EC1" w14:textId="77777777" w:rsidR="00686D7E" w:rsidRDefault="00686D7E" w:rsidP="00686D7E">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:lang w:val="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001F656F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:lang w:val="nl-NL"/>
             </w:rPr>
             <w:lastRenderedPageBreak/>
-            <w:t xml:space="preserve">Dit </w:t>
-[...7 lines deleted...]
-            <w:t>cap</w:t>
+            <w:t>Dit cap</w:t>
           </w:r>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
             <w:r w:rsidRPr="001F656F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>ac</w:t>
             </w:r>
           </w:smartTag>
           <w:r w:rsidRPr="001F656F">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:lang w:val="nl-NL"/>
             </w:rPr>
-            <w:t>itair</w:t>
-[...7 lines deleted...]
-            <w:t xml:space="preserve"> onderzoek op niveau van de functie beoogt de evaluatie van de voor de functie vereiste vaardigheden en attitudes.  Er wordt uitspraak gedaan naar de geschiktheid van de kandidaat. Op het assessment kunnen de kandidaten de vermelding niet geschikt of geschikt bekomen. </w:t>
+            <w:t xml:space="preserve">itair onderzoek op niveau van de functie beoogt de evaluatie van de voor de functie vereiste vaardigheden en attitudes.  Er wordt uitspraak gedaan naar de geschiktheid van de kandidaat. Op het assessment kunnen de kandidaten de vermelding niet geschikt of geschikt bekomen. </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="611FAE80" w14:textId="77777777" w:rsidR="00686D7E" w:rsidRDefault="00686D7E" w:rsidP="00686D7E">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:lang w:val="nl-NL"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="17763CEB" w14:textId="77777777" w:rsidR="00686D7E" w:rsidRDefault="00686D7E" w:rsidP="00686D7E">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:lang w:val="nl-NL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005B22C1">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:lang w:val="nl-NL"/>
@@ -6269,51 +6170,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(onder voorbehoud)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02269854" w14:textId="77777777" w:rsidR="00686D7E" w:rsidRDefault="00686D7E" w:rsidP="00686D7E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DAE8BE2" w14:textId="0D468EE5" w:rsidR="00686D7E" w:rsidRDefault="000F3438" w:rsidP="00686D7E">
+    <w:p w14:paraId="1DAE8BE2" w14:textId="0D468EE5" w:rsidR="00686D7E" w:rsidRDefault="002014D8" w:rsidP="00686D7E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:alias w:val="Kies"/>
           <w:tag w:val="Kies"/>
           <w:id w:val="1734265640"/>
           <w:placeholder>
             <w:docPart w:val="6FF78C59BF824B538AA93FFD9219FC24"/>
           </w:placeholder>
           <w:comboBox>
             <w:listItem w:value="Kies een item."/>
             <w:listItem w:displayText="Schriftelijke" w:value="Schriftelijke"/>
             <w:listItem w:displayText="Praktische" w:value="Praktische"/>
           </w:comboBox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -6395,189 +6296,201 @@
       <w:r w:rsidR="00353678">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009044CA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>oktober</w:t>
       </w:r>
       <w:r w:rsidR="00881625">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidR="00353678">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23.59u.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C392DE0" w14:textId="04D32716" w:rsidR="00686D7E" w:rsidRDefault="00686D7E" w:rsidP="00686D7E">
+    <w:p w14:paraId="4C392DE0" w14:textId="1516B1E7" w:rsidR="00686D7E" w:rsidRDefault="00686D7E" w:rsidP="00686D7E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Mondelinge proef: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:alias w:val="Datum proef"/>
           <w:tag w:val="Datum proef"/>
           <w:id w:val="-205025646"/>
           <w:placeholder>
             <w:docPart w:val="CACADA4435F74DE9BAD60B5030AFEADC"/>
           </w:placeholder>
-          <w:date w:fullDate="2026-10-14T00:00:00Z">
+          <w:date w:fullDate="2026-10-21T00:00:00Z">
             <w:dateFormat w:val="dddd d MMMM yyyy"/>
             <w:lid w:val="nl-BE"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00DA3D2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve">woensdag </w:t>
           </w:r>
-          <w:r w:rsidR="009044CA">
+          <w:r w:rsidR="00ED00E9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
-            <w:t>14</w:t>
+            <w:t>21</w:t>
           </w:r>
           <w:r w:rsidR="00DA3D2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="009044CA">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>oktober</w:t>
           </w:r>
           <w:r w:rsidR="00DA3D2C">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2026</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DA3D2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in de namiddag</w:t>
       </w:r>
       <w:r w:rsidR="00881625">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:alias w:val="verwijderen indien niet van toepassing"/>
         <w:tag w:val="verwijderen indien niet van toepassing"/>
         <w:id w:val="812370451"/>
         <w:placeholder>
           <w:docPart w:val="01E42851F1C442DFA6EBEF32461442F0"/>
         </w:placeholder>
         <w15:color w:val="FF00FF"/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="48A1D3E0" w14:textId="6D3DC34E" w:rsidR="00686D7E" w:rsidRPr="001F656F" w:rsidRDefault="00686D7E" w:rsidP="00686D7E">
+        <w:p w14:paraId="48A1D3E0" w14:textId="76EDBA35" w:rsidR="00686D7E" w:rsidRPr="001F656F" w:rsidRDefault="00686D7E" w:rsidP="00686D7E">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Assessment:</w:t>
           </w:r>
           <w:r w:rsidR="005E2C15">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:alias w:val="Datum proef"/>
               <w:tag w:val="Datum proef"/>
               <w:id w:val="-1657832363"/>
               <w:placeholder>
                 <w:docPart w:val="1233C42BB30F44D9BE7F581923F07C85"/>
               </w:placeholder>
-              <w:date w:fullDate="2026-10-20T00:00:00Z">
+              <w:date w:fullDate="2026-10-27T00:00:00Z">
                 <w:dateFormat w:val="dddd d MMMM yyyy"/>
                 <w:lid w:val="nl-BE"/>
                 <w:storeMappedDataAs w:val="dateTime"/>
                 <w:calendar w:val="gregorian"/>
               </w:date>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00D449DD">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
-                <w:t>dinsdag 20 oktober 2026</w:t>
+                <w:t>dinsdag 2</w:t>
+              </w:r>
+              <w:r w:rsidR="00ED00E9">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>7</w:t>
+              </w:r>
+              <w:r w:rsidR="00D449DD">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> oktober 2026</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="034A08A1" w14:textId="77777777" w:rsidR="00686D7E" w:rsidRDefault="00686D7E" w:rsidP="00686D7E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E7032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Na het beëindigen van de volledige procedure kan je, indien gewenst, feedback bekomen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3CB5F7" w14:textId="61D81BBA" w:rsidR="00E5206E" w:rsidRPr="00E5206E" w:rsidRDefault="00E5206E" w:rsidP="00E5206E">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:jc w:val="both"/>
@@ -7051,60 +6964,52 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E7032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ruime opleidingsmogelijkheden</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1853DB" w14:textId="77777777" w:rsidR="004156D3" w:rsidRPr="000E7032" w:rsidRDefault="004156D3" w:rsidP="004156D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E7032">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aansluiting bij de sociale dienst GSD-V met tal van voordelen en de kortingskaart </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Aansluiting bij de sociale dienst GSD-V met tal van voordelen en de kortingskaart PlusPas</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="60B6D3DC" w14:textId="11ABAC5D" w:rsidR="004156D3" w:rsidRPr="000D262F" w:rsidRDefault="004156D3" w:rsidP="00855FDD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063205C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Vakantie: 32 dagen op jaarbasis </w:t>
       </w:r>
       <w:r w:rsidR="0063205C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>en e</w:t>
       </w:r>
       <w:r w:rsidRPr="0063205C">
@@ -7394,65 +7299,51 @@
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
       <w:r w:rsidR="00196646" w:rsidRPr="001632D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> college van burgemeester </w:t>
       </w:r>
       <w:r w:rsidR="002C0E35" w:rsidRPr="001632D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">en schepenen </w:t>
       </w:r>
       <w:r w:rsidR="00196646" w:rsidRPr="001632D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>beoordeelt</w:t>
       </w:r>
       <w:r w:rsidR="00837204" w:rsidRPr="001632D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> na de uiterste inschrijvingsdatum de geldigheid van de kandidaturen. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> je niet voldoet aan de opgesomde voorwaarden, </w:t>
+        <w:t xml:space="preserve"> na de uiterste inschrijvingsdatum de geldigheid van de kandidaturen. Indien je niet voldoet aan de opgesomde voorwaarden, </w:t>
       </w:r>
       <w:r w:rsidR="00121F15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">zal je uitgesloten worden. </w:t>
       </w:r>
       <w:r w:rsidR="00837204" w:rsidRPr="001632D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">De reden van uitsluiting </w:t>
       </w:r>
       <w:r w:rsidR="000D262F" w:rsidRPr="001632D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
       <w:r w:rsidR="00837204" w:rsidRPr="001632D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> je </w:t>
       </w:r>
@@ -7479,61 +7370,61 @@
           <w:bCs/>
           <w:color w:val="365F91"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00837204" w:rsidRPr="006B0939" w:rsidSect="00B70139">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40EA6B9C" w14:textId="77777777" w:rsidR="000F3438" w:rsidRDefault="000F3438" w:rsidP="00EE2C84">
+    <w:p w14:paraId="47082588" w14:textId="77777777" w:rsidR="002014D8" w:rsidRDefault="002014D8" w:rsidP="00EE2C84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3318691D" w14:textId="77777777" w:rsidR="000F3438" w:rsidRDefault="000F3438" w:rsidP="00EE2C84">
+    <w:p w14:paraId="4B13625D" w14:textId="77777777" w:rsidR="002014D8" w:rsidRDefault="002014D8" w:rsidP="00EE2C84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -7742,61 +7633,61 @@
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="008B7058">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7E5E6143" w14:textId="7F8DEC1E" w:rsidR="00BB3EFF" w:rsidRDefault="008B7058" w:rsidP="000440A9">
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="008B7058">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C32343C" w14:textId="77777777" w:rsidR="000F3438" w:rsidRDefault="000F3438" w:rsidP="00EE2C84">
+    <w:p w14:paraId="5ECD12B6" w14:textId="77777777" w:rsidR="002014D8" w:rsidRDefault="002014D8" w:rsidP="00EE2C84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B43E223" w14:textId="77777777" w:rsidR="000F3438" w:rsidRDefault="000F3438" w:rsidP="00EE2C84">
+    <w:p w14:paraId="343B24AE" w14:textId="77777777" w:rsidR="002014D8" w:rsidRDefault="002014D8" w:rsidP="00EE2C84">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24CF6E56" w14:textId="1161C30A" w:rsidR="00BB3EFF" w:rsidRDefault="00BB3EFF" w:rsidP="00055531">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:ind w:firstLine="3540"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4676BCB6" w14:textId="4F4F3A99" w:rsidR="00BB3EFF" w:rsidRDefault="00BB3EFF" w:rsidP="00CE4F1F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:ind w:firstLine="3540"/>
     </w:pPr>
   </w:p>
@@ -10004,51 +9895,50 @@
   <w:num w:numId="22" w16cid:durableId="215776929">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1574705713">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2143494624">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1219972988">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1869874244">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1939023397">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5424" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF0CBE"/>
@@ -10109,50 +9999,51 @@
     <w:rsid w:val="00162FEC"/>
     <w:rsid w:val="001632D9"/>
     <w:rsid w:val="0016497D"/>
     <w:rsid w:val="001655A2"/>
     <w:rsid w:val="001736C1"/>
     <w:rsid w:val="001765CF"/>
     <w:rsid w:val="00181508"/>
     <w:rsid w:val="00182CAF"/>
     <w:rsid w:val="00185098"/>
     <w:rsid w:val="00186161"/>
     <w:rsid w:val="00194200"/>
     <w:rsid w:val="00196646"/>
     <w:rsid w:val="001A7E1C"/>
     <w:rsid w:val="001B7759"/>
     <w:rsid w:val="001C05A6"/>
     <w:rsid w:val="001C0FF1"/>
     <w:rsid w:val="001C19C7"/>
     <w:rsid w:val="001C484E"/>
     <w:rsid w:val="001C619C"/>
     <w:rsid w:val="001E3A81"/>
     <w:rsid w:val="001E4D83"/>
     <w:rsid w:val="001F152E"/>
     <w:rsid w:val="001F2F92"/>
     <w:rsid w:val="001F656F"/>
     <w:rsid w:val="002001A3"/>
+    <w:rsid w:val="002014D8"/>
     <w:rsid w:val="00206106"/>
     <w:rsid w:val="00216A2D"/>
     <w:rsid w:val="00217F8C"/>
     <w:rsid w:val="002212CA"/>
     <w:rsid w:val="002236D7"/>
     <w:rsid w:val="00223E0D"/>
     <w:rsid w:val="0023270F"/>
     <w:rsid w:val="0026031F"/>
     <w:rsid w:val="00263209"/>
     <w:rsid w:val="002668EF"/>
     <w:rsid w:val="00285778"/>
     <w:rsid w:val="002864B9"/>
     <w:rsid w:val="002A1C5E"/>
     <w:rsid w:val="002A3423"/>
     <w:rsid w:val="002A753B"/>
     <w:rsid w:val="002B6BBB"/>
     <w:rsid w:val="002C0E35"/>
     <w:rsid w:val="002C244D"/>
     <w:rsid w:val="002C3FCC"/>
     <w:rsid w:val="002C4E78"/>
     <w:rsid w:val="002C5264"/>
     <w:rsid w:val="002C64B4"/>
     <w:rsid w:val="002F15B6"/>
     <w:rsid w:val="002F3078"/>
     <w:rsid w:val="002F313E"/>
@@ -10353,50 +10244,51 @@
     <w:rsid w:val="009240B5"/>
     <w:rsid w:val="009247A1"/>
     <w:rsid w:val="009254D9"/>
     <w:rsid w:val="0092672C"/>
     <w:rsid w:val="00934AC9"/>
     <w:rsid w:val="00934DB4"/>
     <w:rsid w:val="009359F9"/>
     <w:rsid w:val="009432FC"/>
     <w:rsid w:val="00943974"/>
     <w:rsid w:val="0094476B"/>
     <w:rsid w:val="00946BEA"/>
     <w:rsid w:val="00951A5E"/>
     <w:rsid w:val="009608B0"/>
     <w:rsid w:val="00970E40"/>
     <w:rsid w:val="00972CCE"/>
     <w:rsid w:val="00985B5F"/>
     <w:rsid w:val="00990964"/>
     <w:rsid w:val="00991104"/>
     <w:rsid w:val="0099154F"/>
     <w:rsid w:val="00991A25"/>
     <w:rsid w:val="0099663B"/>
     <w:rsid w:val="009971DD"/>
     <w:rsid w:val="009A0EBE"/>
     <w:rsid w:val="009A7920"/>
     <w:rsid w:val="009B0785"/>
+    <w:rsid w:val="009B14EF"/>
     <w:rsid w:val="009B3AD7"/>
     <w:rsid w:val="009C2F14"/>
     <w:rsid w:val="009C5575"/>
     <w:rsid w:val="009D1F5B"/>
     <w:rsid w:val="009D39B9"/>
     <w:rsid w:val="009D55B8"/>
     <w:rsid w:val="009D6DA9"/>
     <w:rsid w:val="009E72F8"/>
     <w:rsid w:val="009F7F10"/>
     <w:rsid w:val="00A04288"/>
     <w:rsid w:val="00A05965"/>
     <w:rsid w:val="00A05C85"/>
     <w:rsid w:val="00A127B9"/>
     <w:rsid w:val="00A12A7F"/>
     <w:rsid w:val="00A2504F"/>
     <w:rsid w:val="00A2627F"/>
     <w:rsid w:val="00A44CE4"/>
     <w:rsid w:val="00A462BC"/>
     <w:rsid w:val="00A610FA"/>
     <w:rsid w:val="00A62A88"/>
     <w:rsid w:val="00A81FA6"/>
     <w:rsid w:val="00A86917"/>
     <w:rsid w:val="00A87725"/>
     <w:rsid w:val="00A91A4A"/>
     <w:rsid w:val="00A95230"/>
@@ -10516,50 +10408,51 @@
     <w:rsid w:val="00DE342F"/>
     <w:rsid w:val="00DE610E"/>
     <w:rsid w:val="00DE7DF2"/>
     <w:rsid w:val="00DF05EE"/>
     <w:rsid w:val="00DF5025"/>
     <w:rsid w:val="00DF7471"/>
     <w:rsid w:val="00DF7F3D"/>
     <w:rsid w:val="00E0623E"/>
     <w:rsid w:val="00E0706A"/>
     <w:rsid w:val="00E1196B"/>
     <w:rsid w:val="00E23694"/>
     <w:rsid w:val="00E30D21"/>
     <w:rsid w:val="00E32A3F"/>
     <w:rsid w:val="00E5206E"/>
     <w:rsid w:val="00E62041"/>
     <w:rsid w:val="00E64FE3"/>
     <w:rsid w:val="00E72EDB"/>
     <w:rsid w:val="00E9031D"/>
     <w:rsid w:val="00E96E7B"/>
     <w:rsid w:val="00EA4D54"/>
     <w:rsid w:val="00EA68FF"/>
     <w:rsid w:val="00EB1A8C"/>
     <w:rsid w:val="00EB6724"/>
     <w:rsid w:val="00EB7B03"/>
     <w:rsid w:val="00ED0010"/>
+    <w:rsid w:val="00ED00E9"/>
     <w:rsid w:val="00ED3B4C"/>
     <w:rsid w:val="00EE04B8"/>
     <w:rsid w:val="00EE2C84"/>
     <w:rsid w:val="00EE307A"/>
     <w:rsid w:val="00EE6AB1"/>
     <w:rsid w:val="00EF1FA6"/>
     <w:rsid w:val="00EF268D"/>
     <w:rsid w:val="00EF3871"/>
     <w:rsid w:val="00EF78B4"/>
     <w:rsid w:val="00F02739"/>
     <w:rsid w:val="00F04287"/>
     <w:rsid w:val="00F17D29"/>
     <w:rsid w:val="00F21E55"/>
     <w:rsid w:val="00F26831"/>
     <w:rsid w:val="00F308A6"/>
     <w:rsid w:val="00F31586"/>
     <w:rsid w:val="00F36645"/>
     <w:rsid w:val="00F40345"/>
     <w:rsid w:val="00F4039A"/>
     <w:rsid w:val="00F456EA"/>
     <w:rsid w:val="00F4637B"/>
     <w:rsid w:val="00F5064A"/>
     <w:rsid w:val="00F611AE"/>
     <w:rsid w:val="00F6290A"/>
     <w:rsid w:val="00F6687A"/>
@@ -13304,54 +13197,56 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A3EFC"/>
     <w:rsid w:val="00062F8F"/>
     <w:rsid w:val="001736C1"/>
     <w:rsid w:val="00181508"/>
     <w:rsid w:val="002C4268"/>
     <w:rsid w:val="002F77F3"/>
     <w:rsid w:val="0035338E"/>
     <w:rsid w:val="005A3EFC"/>
     <w:rsid w:val="00707018"/>
     <w:rsid w:val="00782228"/>
     <w:rsid w:val="008004F6"/>
     <w:rsid w:val="0085388B"/>
+    <w:rsid w:val="009B14EF"/>
     <w:rsid w:val="00CB0C15"/>
     <w:rsid w:val="00D124D6"/>
     <w:rsid w:val="00DA20B0"/>
     <w:rsid w:val="00DF01B4"/>
+    <w:rsid w:val="00E20922"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>