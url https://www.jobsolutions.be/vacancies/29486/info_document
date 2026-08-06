--- v0 (2026-05-13)
+++ v1 (2026-08-06)
@@ -6,53 +6,53 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1F2B3DD2" w14:textId="66D705EF" w:rsidR="00CB3A99" w:rsidRPr="00D245CE" w:rsidRDefault="00DE6890" w:rsidP="00C93516">
+    <w:p w14:paraId="1F2B3DD2" w14:textId="028F4800" w:rsidR="00CB3A99" w:rsidRPr="00D245CE" w:rsidRDefault="00DE6890" w:rsidP="00C93516">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:smallCaps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:smallCaps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="001B42A5" w:rsidRPr="00D245CE">
@@ -77,50 +77,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:smallCaps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0042245A" w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:smallCaps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C93516" w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:smallCaps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">nachtverpleegkundige </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:smallCaps/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>halftijds</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EF68C5" w14:textId="77777777" w:rsidR="001B42A5" w:rsidRPr="00D245CE" w:rsidRDefault="001B42A5" w:rsidP="00491073">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="120" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc341607167"/>
       <w:bookmarkStart w:id="1" w:name="_Toc482091456"/>
       <w:bookmarkStart w:id="2" w:name="_Toc341607165"/>
       <w:bookmarkStart w:id="3" w:name="_Toc482091454"/>
@@ -555,51 +564,67 @@
           <w:tab w:val="left" w:pos="16785"/>
           <w:tab w:val="left" w:pos="17354"/>
           <w:tab w:val="left" w:pos="17923"/>
           <w:tab w:val="left" w:pos="18492"/>
           <w:tab w:val="left" w:pos="19060"/>
           <w:tab w:val="left" w:pos="19629"/>
           <w:tab w:val="left" w:pos="20198"/>
           <w:tab w:val="left" w:pos="20767"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>Voldoende kennis van het Nederlands conform de wetten op het gebruik der talen in bestuurszaken, gecoördineerd op 18 juli 1966;</w:t>
+        <w:t xml:space="preserve">Voldoende kennis van het Nederlands </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D245CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>conform</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D245CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de wetten op het gebruik der talen in bestuurszaken, gecoördineerd op 18 juli 1966;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F5F9E38" w14:textId="00F270A0" w:rsidR="00DB476D" w:rsidRPr="00D245CE" w:rsidRDefault="00F64CFE" w:rsidP="00DC2CC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1128"/>
           <w:tab w:val="left" w:pos="-848"/>
           <w:tab w:val="left" w:pos="-279"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1248"/>
           <w:tab w:val="left" w:pos="1587"/>
           <w:tab w:val="left" w:pos="1984"/>
           <w:tab w:val="left" w:pos="2565"/>
           <w:tab w:val="left" w:pos="3134"/>
           <w:tab w:val="left" w:pos="3703"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4840"/>
           <w:tab w:val="left" w:pos="5409"/>
           <w:tab w:val="left" w:pos="5978"/>
           <w:tab w:val="left" w:pos="6547"/>
           <w:tab w:val="left" w:pos="7116"/>
@@ -1457,51 +1482,67 @@
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Je bezit een basiskennis van de administratieve taken en rapporteert functioneel, zowel verbaal als in schriftelijk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4D26D5" w14:textId="77777777" w:rsidR="00DA34E8" w:rsidRPr="00DC2CC2" w:rsidRDefault="00DA34E8" w:rsidP="00DC2CC2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Je bent digitaal aangelegd of nieuwsgierig om hier in te groeien.</w:t>
+        <w:t xml:space="preserve">Je bent digitaal aangelegd of nieuwsgierig om </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC2CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>hier in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC2CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te groeien.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD79D69" w14:textId="77777777" w:rsidR="00DA34E8" w:rsidRPr="00DC2CC2" w:rsidRDefault="00DA34E8" w:rsidP="00DA34E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66BE8B6D" w14:textId="77777777" w:rsidR="00DA34E8" w:rsidRPr="00DC2CC2" w:rsidRDefault="00DA34E8" w:rsidP="00DA34E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:i/>
         </w:rPr>
@@ -1750,51 +1791,67 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79693C2A" w14:textId="150F6080" w:rsidR="00BA0184" w:rsidRPr="00DC2CC2" w:rsidRDefault="001E7196" w:rsidP="00021E92">
       <w:pPr>
         <w:keepNext/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="120" w:after="60" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>Met je hart op de juiste plaats creëer je een warme thuis voor onze bewoners</w:t>
+        <w:t xml:space="preserve">Met je hart op de juiste plaats creëer je een </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC2CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>warme</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DC2CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thuis voor onze bewoners</w:t>
       </w:r>
       <w:r w:rsidR="00021E92" w:rsidRPr="00DC2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">aangepast volgens hun noden en behoeften. </w:t>
       </w:r>
       <w:r w:rsidR="00021E92" w:rsidRPr="00DC2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Je verleent integrale zorg aan de </w:t>
       </w:r>
       <w:r w:rsidR="00DA724A" w:rsidRPr="00DC2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
@@ -2738,59 +2795,70 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Titel </w:t>
       </w:r>
       <w:r w:rsidR="004A4B12" w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>. Aanbod</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088EDF37" w14:textId="77777777" w:rsidR="004A4B12" w:rsidRPr="00DC2CC2" w:rsidRDefault="004A4B12" w:rsidP="00DC2CC2">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="088EDF37" w14:textId="4B2DD1A4" w:rsidR="004A4B12" w:rsidRPr="001F6F95" w:rsidRDefault="001F6F95" w:rsidP="001F6F95">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Een deeltijds contract (19/38u)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="591A9989" w14:textId="285BF2F2" w:rsidR="006C06FC" w:rsidRPr="00DC2CC2" w:rsidRDefault="006C06FC" w:rsidP="004A4B12">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Verloning:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0D6E10" w14:textId="2531B138" w:rsidR="00FE1BB6" w:rsidRPr="00DC2CC2" w:rsidRDefault="00AC2C9B" w:rsidP="00DC2CC2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
@@ -2801,142 +2869,146 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="814"/>
           <w:tab w:val="num" w:pos="851"/>
           <w:tab w:val="num" w:pos="1012"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="908"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Weddeschaal IFIC 14B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F7E6D9" w14:textId="7688817C" w:rsidR="00FE1BB6" w:rsidRPr="00DC2CC2" w:rsidRDefault="00FE1BB6" w:rsidP="00DC2CC2">
+    <w:p w14:paraId="53F7E6D9" w14:textId="3037D8F7" w:rsidR="00FE1BB6" w:rsidRPr="00DC2CC2" w:rsidRDefault="00FE1BB6" w:rsidP="00DC2CC2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="814"/>
           <w:tab w:val="num" w:pos="851"/>
           <w:tab w:val="num" w:pos="1012"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="908"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Brutomaandwedde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">: Beginwedde = € </w:t>
       </w:r>
-      <w:r w:rsidR="00C63C2B" w:rsidRPr="00C63C2B">
-[...4 lines deleted...]
-        <w:t>2.525,90</w:t>
+      <w:r w:rsidR="001F6F95" w:rsidRPr="001F6F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>1.562,46</w:t>
       </w:r>
       <w:r w:rsidR="00C63C2B">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>bruto per maand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C3A473" w14:textId="5B61A990" w:rsidR="004A4B12" w:rsidRPr="00DC2CC2" w:rsidRDefault="00FE1BB6" w:rsidP="004A4B12">
+    <w:p w14:paraId="01C3A473" w14:textId="532F403F" w:rsidR="004A4B12" w:rsidRPr="00DC2CC2" w:rsidRDefault="00FE1BB6" w:rsidP="004A4B12">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="2124" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Eindwedde = € </w:t>
       </w:r>
-      <w:r w:rsidR="00C63C2B">
-[...4 lines deleted...]
-        <w:t>3.804,05</w:t>
+      <w:r w:rsidR="001F6F95" w:rsidRPr="001F6F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t>2.377,53</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bruto per maand</w:t>
+        <w:t>bruto per maand</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E13F47" w14:textId="77777777" w:rsidR="00FE1BB6" w:rsidRPr="00D245CE" w:rsidRDefault="00FE1BB6" w:rsidP="00FE1BB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="587"/>
           <w:tab w:val="num" w:pos="785"/>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="879"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-NL"/>
@@ -3191,139 +3263,146 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:strike/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC66686" w14:textId="71D8E3EF" w:rsidR="003D0918" w:rsidRPr="00DC2CC2" w:rsidRDefault="003D0918" w:rsidP="003D0918">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2CC2">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Solliciteren kun je via www.diksmuide.be/vacatures. Hierbij zal ook gevraagd worden om een motivatiebrief, cv, een kopie van je diploma, je visum en een uittreksel strafregister (niet ouder dan 3 maanden) op te laden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290C47B5" w14:textId="530D28CB" w:rsidR="00AF795A" w:rsidRPr="00D245CE" w:rsidRDefault="00380925" w:rsidP="00DC2CC2">
+    <w:p w14:paraId="290C47B5" w14:textId="347C9D5E" w:rsidR="00AF795A" w:rsidRPr="00D245CE" w:rsidRDefault="00380925" w:rsidP="00DC2CC2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Je kan solliciteren tot en met </w:t>
       </w:r>
       <w:r w:rsidR="00AC2C9B">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
+      <w:r w:rsidR="00BC5710">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2C9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
       <w:r w:rsidR="00CA0659">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5710">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
         <w:t>9</w:t>
-      </w:r>
-[...12 lines deleted...]
-        <w:t>06</w:t>
       </w:r>
       <w:r w:rsidR="00AC2C9B">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="00CA0659">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D245CE">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AF795A" w:rsidRPr="00D245CE" w:rsidSect="000713CC">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="446" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="462C50B6" w14:textId="77777777" w:rsidR="000F15C3" w:rsidRDefault="000F15C3" w:rsidP="00C93BDA">
+    <w:p w14:paraId="7E292137" w14:textId="77777777" w:rsidR="00A13428" w:rsidRDefault="00A13428" w:rsidP="00C93BDA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D61D9DD" w14:textId="77777777" w:rsidR="000F15C3" w:rsidRDefault="000F15C3" w:rsidP="00C93BDA">
+    <w:p w14:paraId="2556786D" w14:textId="77777777" w:rsidR="00A13428" w:rsidRDefault="00A13428" w:rsidP="00C93BDA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3365,51 +3444,51 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futura Md BT">
     <w:altName w:val="Lucida Sans Unicode"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3698B1C4" w14:textId="5DF3478C" w:rsidR="00DE4C46" w:rsidRPr="00DC2CC2" w:rsidRDefault="00F64CFE" w:rsidP="00194E8E">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC2CC2">
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>NACHT</w:t>
     </w:r>
     <w:r w:rsidR="00DB476D" w:rsidRPr="00DC2CC2">
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
@@ -3571,70 +3650,70 @@
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00194E8E" w:rsidRPr="00DC2CC2">
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00194E8E" w:rsidRPr="00DC2CC2">
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B689DFA" w14:textId="77777777" w:rsidR="000F15C3" w:rsidRDefault="000F15C3" w:rsidP="00C93BDA">
+    <w:p w14:paraId="1449F129" w14:textId="77777777" w:rsidR="00A13428" w:rsidRDefault="00A13428" w:rsidP="00C93BDA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4115ADBE" w14:textId="77777777" w:rsidR="000F15C3" w:rsidRDefault="000F15C3" w:rsidP="00C93BDA">
+    <w:p w14:paraId="1046C777" w14:textId="77777777" w:rsidR="00A13428" w:rsidRDefault="00A13428" w:rsidP="00C93BDA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E6C6D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51B628C0"/>
     <w:lvl w:ilvl="0" w:tplc="C9BA8FA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2040"/>
         </w:tabs>
         <w:ind w:left="2040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4368,203 +4447,207 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="679477461">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00227E84"/>
     <w:rsid w:val="000077B5"/>
     <w:rsid w:val="00013F31"/>
     <w:rsid w:val="00021E92"/>
     <w:rsid w:val="0003243E"/>
     <w:rsid w:val="000713CC"/>
     <w:rsid w:val="000B6029"/>
     <w:rsid w:val="000C07D7"/>
     <w:rsid w:val="000C3A1E"/>
     <w:rsid w:val="000D17CC"/>
     <w:rsid w:val="000F15C3"/>
     <w:rsid w:val="00122333"/>
     <w:rsid w:val="0012797A"/>
     <w:rsid w:val="001407E9"/>
     <w:rsid w:val="00154C05"/>
     <w:rsid w:val="00162346"/>
     <w:rsid w:val="00181EFA"/>
     <w:rsid w:val="00194E8E"/>
     <w:rsid w:val="001B42A5"/>
     <w:rsid w:val="001C3E25"/>
     <w:rsid w:val="001E53FC"/>
     <w:rsid w:val="001E7196"/>
     <w:rsid w:val="001F6AEE"/>
+    <w:rsid w:val="001F6F95"/>
     <w:rsid w:val="00227E84"/>
     <w:rsid w:val="0024127A"/>
     <w:rsid w:val="00257594"/>
     <w:rsid w:val="00272D52"/>
     <w:rsid w:val="00284830"/>
     <w:rsid w:val="00287E97"/>
     <w:rsid w:val="002B6DF7"/>
     <w:rsid w:val="002D2A2B"/>
     <w:rsid w:val="002D7371"/>
     <w:rsid w:val="002E36C7"/>
     <w:rsid w:val="002F4091"/>
     <w:rsid w:val="002F489F"/>
     <w:rsid w:val="00301C54"/>
     <w:rsid w:val="00320076"/>
     <w:rsid w:val="00347E86"/>
     <w:rsid w:val="00352CE2"/>
     <w:rsid w:val="00364F22"/>
     <w:rsid w:val="00375D4B"/>
     <w:rsid w:val="00380925"/>
     <w:rsid w:val="00382F3A"/>
     <w:rsid w:val="003C2324"/>
     <w:rsid w:val="003C6383"/>
     <w:rsid w:val="003C7516"/>
     <w:rsid w:val="003D0918"/>
     <w:rsid w:val="003E5302"/>
     <w:rsid w:val="003E6022"/>
     <w:rsid w:val="00417438"/>
     <w:rsid w:val="0042245A"/>
     <w:rsid w:val="004312FC"/>
     <w:rsid w:val="00435282"/>
     <w:rsid w:val="00462571"/>
     <w:rsid w:val="0046276B"/>
     <w:rsid w:val="00491073"/>
     <w:rsid w:val="004A1CD8"/>
     <w:rsid w:val="004A3E1E"/>
     <w:rsid w:val="004A4B12"/>
     <w:rsid w:val="004A6AC4"/>
     <w:rsid w:val="004C5AE6"/>
     <w:rsid w:val="004E59C9"/>
     <w:rsid w:val="00502389"/>
+    <w:rsid w:val="00513BEB"/>
     <w:rsid w:val="00537473"/>
     <w:rsid w:val="00546D74"/>
     <w:rsid w:val="00553581"/>
     <w:rsid w:val="00577E19"/>
     <w:rsid w:val="005B2081"/>
     <w:rsid w:val="005E0CC7"/>
     <w:rsid w:val="005F3533"/>
     <w:rsid w:val="005F47E3"/>
     <w:rsid w:val="005F7184"/>
     <w:rsid w:val="006168B1"/>
     <w:rsid w:val="00626155"/>
     <w:rsid w:val="006733E0"/>
     <w:rsid w:val="006A1531"/>
     <w:rsid w:val="006C06FC"/>
     <w:rsid w:val="006C5403"/>
     <w:rsid w:val="006D17A6"/>
     <w:rsid w:val="00747E23"/>
     <w:rsid w:val="007624ED"/>
     <w:rsid w:val="00764925"/>
     <w:rsid w:val="00791C52"/>
     <w:rsid w:val="007A430D"/>
     <w:rsid w:val="007C6DB6"/>
     <w:rsid w:val="007D1B57"/>
     <w:rsid w:val="008121DC"/>
     <w:rsid w:val="008162EB"/>
     <w:rsid w:val="00830A07"/>
     <w:rsid w:val="00862075"/>
     <w:rsid w:val="00897847"/>
     <w:rsid w:val="008E25ED"/>
     <w:rsid w:val="009008C7"/>
     <w:rsid w:val="00913DB0"/>
     <w:rsid w:val="009252AC"/>
     <w:rsid w:val="00962B9B"/>
     <w:rsid w:val="00993C0C"/>
     <w:rsid w:val="009A0A1E"/>
     <w:rsid w:val="009A34B9"/>
     <w:rsid w:val="009A695B"/>
     <w:rsid w:val="009B1FC2"/>
     <w:rsid w:val="009B40E9"/>
     <w:rsid w:val="009C0495"/>
     <w:rsid w:val="009C0A7A"/>
     <w:rsid w:val="009F0C4E"/>
     <w:rsid w:val="009F590A"/>
+    <w:rsid w:val="00A13428"/>
     <w:rsid w:val="00A2528E"/>
     <w:rsid w:val="00A44FDB"/>
     <w:rsid w:val="00A63E99"/>
     <w:rsid w:val="00A74CE2"/>
     <w:rsid w:val="00A83DF6"/>
     <w:rsid w:val="00A86A1F"/>
     <w:rsid w:val="00A926B5"/>
     <w:rsid w:val="00A9581E"/>
     <w:rsid w:val="00AA3884"/>
     <w:rsid w:val="00AC2C9B"/>
     <w:rsid w:val="00AF4836"/>
     <w:rsid w:val="00AF795A"/>
     <w:rsid w:val="00B06123"/>
     <w:rsid w:val="00B17851"/>
     <w:rsid w:val="00B20FBA"/>
     <w:rsid w:val="00B46C0D"/>
     <w:rsid w:val="00B6542E"/>
     <w:rsid w:val="00B84267"/>
     <w:rsid w:val="00B914B7"/>
     <w:rsid w:val="00BA0184"/>
+    <w:rsid w:val="00BC5710"/>
     <w:rsid w:val="00BC62D5"/>
     <w:rsid w:val="00BF5A29"/>
     <w:rsid w:val="00C0500E"/>
     <w:rsid w:val="00C10EFD"/>
     <w:rsid w:val="00C135BE"/>
     <w:rsid w:val="00C15694"/>
     <w:rsid w:val="00C267C8"/>
     <w:rsid w:val="00C46B0A"/>
     <w:rsid w:val="00C53698"/>
     <w:rsid w:val="00C63C2B"/>
     <w:rsid w:val="00C8062A"/>
     <w:rsid w:val="00C90D8A"/>
     <w:rsid w:val="00C9119C"/>
     <w:rsid w:val="00C93516"/>
     <w:rsid w:val="00C93BDA"/>
     <w:rsid w:val="00CA0659"/>
     <w:rsid w:val="00CB3A99"/>
     <w:rsid w:val="00CE7417"/>
     <w:rsid w:val="00CE7732"/>
     <w:rsid w:val="00CF25C2"/>
     <w:rsid w:val="00D0197F"/>
     <w:rsid w:val="00D237CE"/>
     <w:rsid w:val="00D245CE"/>
     <w:rsid w:val="00D339E8"/>
     <w:rsid w:val="00D36480"/>
@@ -5111,51 +5194,50 @@
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00A2528E"/>
     <w:pPr>
       <w:keepNext/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:before="120" w:after="60"/>
       <w:textAlignment w:val="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Futura Md BT" w:hAnsi="Futura Md BT"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
@@ -5791,50 +5873,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004B5AB0DA2479DC4B993155715CBE8241" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="289014f6ef2b6b55001fc9abdf832d9e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="165f19d4-cd12-4a0e-a075-a2b05997d5ce" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="731cfb97724d8cbb5304de7605d32992" ns3:_="">
     <xsd:import namespace="165f19d4-cd12-4a0e-a075-a2b05997d5ce"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="165f19d4-cd12-4a0e-a075-a2b05997d5ce" elementFormDefault="qualified">
@@ -5960,142 +6061,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13657C85-3C07-4AA3-A469-100C2FE0D0D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F3D1578-17F0-4B0D-8C94-120D79BDAA5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86443A13-E602-4BD3-BC09-89B38E456E75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EE64DE8-488D-49F9-99A0-B3D624DAA326}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="165f19d4-cd12-4a0e-a075-a2b05997d5ce"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>966</Words>
-  <Characters>5316</Characters>
+  <Words>972</Words>
+  <Characters>5350</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6270</CharactersWithSpaces>
+  <CharactersWithSpaces>6310</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Sarah Vanderriest</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004B5AB0DA2479DC4B993155715CBE8241</vt:lpwstr>
   </property>
 </Properties>
 </file>