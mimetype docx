--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -287,110 +287,98 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3948430" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="1ABFDF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="1ABFDF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="744D2833" w14:textId="0D5A1324" w:rsidR="00542835" w:rsidRPr="005E247A" w:rsidRDefault="00536D0F" w:rsidP="005E247A">
+                          <w:p w14:paraId="744D2833" w14:textId="6407B053" w:rsidR="00542835" w:rsidRPr="005E247A" w:rsidRDefault="00006CF2" w:rsidP="005E247A">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>202</w:t>
-[...5 lines deleted...]
-                              <w:t>5</w:t>
+                              <w:t>2026</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="1F8A9C92" id="Tekstvak 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:142pt;margin-top:408.3pt;width:310.9pt;height:23.25pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVajxwEQIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkzUx4hRpsgwD&#10;ugvQ7QNkWY6FSaImKbGzry8lu2m2vRXzg0Ca0iF5eLi667QiJ+G8BFPQyWhMiTAcKmkOBf3xff9u&#10;QYkPzFRMgREFPQtP79Zv36xam4spNKAq4QiCGJ+3tqBNCDbPMs8boZkfgRUGgzU4zQK67pBVjrWI&#10;rlU2HY/fZy24yjrgwnv8u+uDdJ3w61rw8LWuvQhEFRRrC+l06Szjma1XLD84ZhvJhzLYK6rQTBpM&#10;eoHascDI0cl/oLTkDjzUYcRBZ1DXkovUA3YzGf/VzWPDrEi9IDneXmjy/w+Wfzk92m+OhO4eOhxg&#10;asLbB+A/PTGwbZg5iI1z0DaCVZh4EinLWuvz4Wmk2uc+gpTtZ6hwyOwYIAF1tdORFeyTIDoO4Hwh&#10;XXSBcPx5s5wtZjcY4hibLufT23lKwfLn19b58FGAJtEoqMOhJnR2evAhVsPy5ysxmQclq71UKjnu&#10;UG6VIyeGAphs7ve7/YD+xzVlSFtQTD7vCXgFhJYBlaykLuhiHL9eW5G2D6ZKOgtMqt7GkpUZeIzU&#10;9SSGruyIrAaSI60lVGck1kEvXFw0NBpwvylpUbQF9b+OzAlK1CeDw1lOZrOo8uTM5rdTdNx1pLyO&#10;MMMRqqCBkt7chrQZkTcDGxxiLRO/L5UMJaMYE+3D4kS1X/vp1st6r58AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDcwjdp4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLO2ArpSm&#10;E0IgLmiCwRDHrDFt1capkmwtb485wdH2r9/fV65nO4gj+tA5UpAuEhBItTMdNQre3x4vchAhajJ6&#10;cIQKvjHAujo9KXVh3ESveNzGRnAJhUIraGMcCylD3aLVYeFGJL59OW915NE30ng9cbkd5DJJMml1&#10;R/yh1SPet1j324NV8LJ7WmFY9Q+B+ufJh490/tzslDo/m+9uQUSc418YfvEZHSpm2rsDmSAGBcv8&#10;il2igjzNMhCcuEmuWWbPm+wyBVmV8r9D9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDV&#10;ajxwEQIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDcwjdp4AAAAAsBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" fillcolor="#1abfdf" strokecolor="#1abfdf">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="744D2833" w14:textId="0D5A1324" w:rsidR="00542835" w:rsidRPr="005E247A" w:rsidRDefault="00536D0F" w:rsidP="005E247A">
+                    <w:p w14:paraId="744D2833" w14:textId="6407B053" w:rsidR="00542835" w:rsidRPr="005E247A" w:rsidRDefault="00006CF2" w:rsidP="005E247A">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t>202</w:t>
-[...5 lines deleted...]
-                        <w:t>5</w:t>
+                        <w:t>2026</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F84546">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18EA7420" wp14:editId="0046EBE1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1771015</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4768850</wp:posOffset>
@@ -549,96 +537,174 @@
       </w:r>
       <w:r w:rsidR="00536D0F" w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De job in het kort </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC67382" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="144A36F8" w14:textId="4C0AD0D5" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
+    <w:p w14:paraId="144A36F8" w14:textId="631CCAEA" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Lokaal bestuur Tervuren </w:t>
       </w:r>
       <w:r w:rsidR="00AB0256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>is op zoek naar</w:t>
       </w:r>
       <w:r w:rsidR="00B66063">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> een</w:t>
       </w:r>
       <w:r w:rsidR="00AB0256">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> verzorgende bij de thuisdiensten. Wij bieden een contract van onbepaalde duur aan in een deeltijdse of voltijdse tewerkstelling</w:t>
+        <w:t xml:space="preserve"> verzorgende </w:t>
+      </w:r>
+      <w:r w:rsidR="00576DFC" w:rsidRPr="004C6C85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die binnen de thuisdiensten cliënten in </w:t>
+      </w:r>
+      <w:r w:rsidR="00576DFC" w:rsidRPr="004C6C85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>groot Tervuren</w:t>
+      </w:r>
+      <w:r w:rsidR="00576DFC" w:rsidRPr="004C6C85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidR="00576DFC" w:rsidRPr="004C6C85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Bertem</w:t>
+      </w:r>
+      <w:r w:rsidR="00576DFC" w:rsidRPr="004C6C85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ondersteunt</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0256">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Wij bieden een </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0256" w:rsidRPr="00576DFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>contract van onbepaalde duur</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0256">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan in een deeltijdse of voltijdse tewerkstelling</w:t>
       </w:r>
       <w:r w:rsidR="003A2F5A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>. Ervaring is een pluspunt, maar ook schoolverlaters zijn welkom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2B7B91" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48CBD9FB" w14:textId="77777777" w:rsidR="00AB0256" w:rsidRPr="00AB0256" w:rsidRDefault="00AB0256" w:rsidP="00AB0256">
       <w:pPr>
@@ -999,58 +1065,58 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Werken bij lokaal bestuur Tervuren </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15904D55" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="271197B8" w14:textId="2CAE5919" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="003A2F5A">
+    <w:p w14:paraId="271197B8" w14:textId="2CAE5919" w:rsidR="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="003A2F5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Basis Grotesque Pro" w:eastAsia="Times New Roman" w:hAnsi="Basis Grotesque Pro" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7555CC09" wp14:editId="77816A4E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4171950</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>10160</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1943100" cy="1943100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="728660122" name="Afbeelding 728660122" descr="Afbeelding met tekst, logo, Graphics, Lettertype&#10;&#10;Automatisch gegenereerde beschrijving"/>
             <wp:cNvGraphicFramePr>
@@ -1081,81 +1147,102 @@
                       <a:ext cx="1943100" cy="1943100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Als werkgever wenst onze organisatie middelen en ambities in evenwicht te brengen. Dit doen we door in te zetten op onze mensen met aandacht voor welzijn op het werk, waardering, autonomie en projectwerking over de grenzen van de afdelingen heen. We benutten gekende en ontdekken verborgen talenten van onze medewerkers. We werken aan een waarderende en respectvolle werkomgeving omdat we geloven dat medewerkers hierdoor meer betrokken en gepassioneerd het dagelijks werk kunnen uitvoeren. Respect, samenwerken, vertrouwen en klantgerichtheid zijn de waarden die wij centraal stellen. </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Als werkgever wenst onze organisatie middelen en ambities in evenwicht te brengen. Dit doen we door in te zetten op onze mensen met aandacht voor welzijn op het werk, waardering, autonomie en projectwerking over de grenzen van de afdelingen heen. We benutten gekende en ontdekken verborgen talenten van onze medewerkers. We werken aan een waarderende en respectvolle werkomgeving omdat we geloven dat medewerkers hierdoor meer betrokken en gepassioneerd het dagelijks werk kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">uitvoeren. Respect, samenwerken, vertrouwen en klantgerichtheid zijn de waarden die wij centraal stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEC468E" w14:textId="77777777" w:rsidR="005E088D" w:rsidRPr="00536D0F" w:rsidRDefault="005E088D" w:rsidP="003A2F5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Basis Grotesque Pro" w:eastAsia="Times New Roman" w:hAnsi="Basis Grotesque Pro" w:cs="Times New Roman"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="49A4C7B4" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="999999"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ons aanbod</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518E3109" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56FC0EA5" w14:textId="5AFC42A9" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="732"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1364,358 +1451,479 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en een </w:t>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>geschenkbon</w:t>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> om te spenderen bij de Tervuurse handelaars. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5017E37C" w14:textId="5D897973" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
+        <w:t xml:space="preserve"> om te spenderen bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Tervuurse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> handelaars. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7F6796" w14:textId="77777777" w:rsidR="00491729" w:rsidRDefault="00536D0F" w:rsidP="00491729">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="732"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Je </w:t>
       </w:r>
       <w:r w:rsidR="00017DF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>uurrooster wordt in overleg opgemaakt</w:t>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>, dus je kan jouw werk en privé op elkaar afstemmen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7EDF25" w14:textId="5634B723" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00017DF3" w:rsidP="00536D0F">
+    <w:p w14:paraId="569D2556" w14:textId="65D507CE" w:rsidR="00491729" w:rsidRPr="00491729" w:rsidRDefault="00491729" w:rsidP="00491729">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="732"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...31 lines deleted...]
-    <w:p w14:paraId="014352C8" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
+      <w:r w:rsidRPr="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Tewerkstelling in eigen regio: Tervuren en Bertem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7EDF25" w14:textId="5634B723" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00017DF3" w:rsidP="00536D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="732"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00536D0F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Opleiding</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="0ECB68F3" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00536D0F" w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vakantiedagen</w:t>
+      </w:r>
+      <w:r w:rsidR="00536D0F" w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per jaar (+ feestdagen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74797E70" w14:textId="77777777" w:rsidR="00491729" w:rsidRDefault="00536D0F" w:rsidP="00491729">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="732"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">hospitalisatieverzekering </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2C85DECA" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>p regelmatige basis gratis vormingssessies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515988B4" w14:textId="7FF0BC36" w:rsidR="00491729" w:rsidRPr="00491729" w:rsidRDefault="00491729" w:rsidP="00491729">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="732"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00536D0F">
-[...29 lines deleted...]
-    <w:p w14:paraId="26C0A651" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
+      <w:r w:rsidRPr="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Smartphone of tablet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECB68F3" w14:textId="0EE4CB19" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="732"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">We sparen mee voor je oude dag met de </w:t>
+        <w:t xml:space="preserve">Gratis </w:t>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>tweede pensioenspijler</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4C1A7B56" w14:textId="40D344D0" w:rsidR="00755EF6" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00755EF6">
+        <w:t xml:space="preserve">hospitalisatieverzekering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onmiddellijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij contract van onbepaalde duur, of </w:t>
+      </w:r>
+      <w:r w:rsidR="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>bepaalde duur &gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 jaar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C85DECA" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="732"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Je kan via het werk gratis gebruik maken van het </w:t>
+        <w:t xml:space="preserve">Jaarlijks gratis </w:t>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>openbaar vervoer</w:t>
+        <w:t>griepvaccin</w:t>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Kom je met de fiets? Dan belonen we je met een </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C0A651" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="732"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We sparen mee voor je oude dag met de </w:t>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
+        <w:t xml:space="preserve">tweede </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>pensioenspijler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4C1A7B56" w14:textId="40D344D0" w:rsidR="00755EF6" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00755EF6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="732"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je kan via het werk gratis gebruik maken van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>openbaar vervoer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Kom je met de fiets? Dan belonen we je met een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
         <w:t>fietspremie</w:t>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> van 0,</w:t>
       </w:r>
       <w:r w:rsidR="005E166E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B66063">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1744,51 +1952,91 @@
       <w:r w:rsidR="00755EF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">het mogelijk zijn om na </w:t>
       </w:r>
       <w:r w:rsidR="00755EF6" w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>je inloopperiode</w:t>
       </w:r>
       <w:r w:rsidR="00755EF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> een fiets te leasen. </w:t>
+        <w:t xml:space="preserve"> een </w:t>
+      </w:r>
+      <w:r w:rsidR="00755EF6" w:rsidRPr="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>fiets</w:t>
+      </w:r>
+      <w:r w:rsidR="00755EF6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te </w:t>
+      </w:r>
+      <w:r w:rsidR="00755EF6" w:rsidRPr="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>leasen</w:t>
+      </w:r>
+      <w:r w:rsidR="00755EF6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DBDBBB" w14:textId="3AF05A71" w:rsidR="00536D0F" w:rsidRPr="00ED11CE" w:rsidRDefault="00536D0F" w:rsidP="00ED11CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="732"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Onze organisatie is lid van </w:t>
@@ -1811,51 +2059,71 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> dus kunnen al onze medewerkers profiteren van hun </w:t>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>voordelen</w:t>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (stevige kortingen met jouw pluspas, premies wanneer je gaat wettelijk samenwonen of trouwen of een kindje krijgt, goedkoper op reis, </w:t>
+        <w:t xml:space="preserve"> (stevige kortingen met jouw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>pluspas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00536D0F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, premies wanneer je gaat wettelijk samenwonen of trouwen of een kindje krijgt, goedkoper op reis, </w:t>
       </w:r>
       <w:r w:rsidR="00ED11CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>enz</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED11CE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B89621C" w14:textId="70EA26FA" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
@@ -1886,424 +2154,484 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>activiteiten</w:t>
       </w:r>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> met de collega’s, zoals een</w:t>
       </w:r>
       <w:r w:rsidR="00017DF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>, personeelsfeest.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4085A975" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
+    <w:p w14:paraId="7E98FAC9" w14:textId="77777777" w:rsidR="00491729" w:rsidRDefault="00491729" w:rsidP="00491729">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="732"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00536D0F">
+      <w:r w:rsidRPr="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Regelmatig overleg met coördinator en collega’s voor begeleiding en ondersteuning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8B4669" w14:textId="0E3411BB" w:rsidR="00491729" w:rsidRPr="00491729" w:rsidRDefault="00491729" w:rsidP="00491729">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="732"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Een jaarlijkse teambuildingactiviteit om de band met collega’s te versterken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E50B92A" w14:textId="15A61FFB" w:rsidR="00491729" w:rsidRPr="00491729" w:rsidRDefault="00491729" w:rsidP="00644B0C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="732"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491729">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Gebeten door cultuur? Profiteer dan van het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00536D0F">
+      <w:r w:rsidRPr="00491729">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>voordeeltarief</w:t>
       </w:r>
-      <w:r w:rsidRPr="00536D0F">
-[...9 lines deleted...]
-    <w:p w14:paraId="62C2CCD0" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
+      <w:r w:rsidRPr="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>UiTPAS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00491729">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB58670" w14:textId="6B8F6269" w:rsidR="00A27954" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="007510D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="66382333" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="999999"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Onze selectieprocedure </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6733E6" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53785724" w14:textId="024EF7C8" w:rsidR="00DB43B9" w:rsidRDefault="00DB43B9" w:rsidP="00DB43B9">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB43B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Voor deze functie beschik je over een attest, een brevet, een getuigschrift, een (deel)certificaat of een diploma van het: 2de of het 3de jaar van de derde graad van het technisch secundair onderwijs of het beroeps-secundair onderwijs in een zorgrichting of een pedagogische richting, behaald:</w:t>
+        <w:t xml:space="preserve">Voor deze functie beschik je over een attest, een brevet, een getuigschrift, een (deel)certificaat of een diploma van het: 2de of het 3de jaar van de derde graad van het technisch secundair onderwijs of het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB43B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>beroeps-secundair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB43B9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderwijs in een zorgrichting of een pedagogische richting, behaald:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB43B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
         <w:t>- via dagonderwijs;</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB43B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
         <w:t>- via sociale promotie of volwassenenonderwijs;</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB43B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
         <w:t>- via deeltijds onderwijs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E8EBFC" w14:textId="77777777" w:rsidR="00DB43B9" w:rsidRDefault="00DB43B9" w:rsidP="00DB43B9">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D19A4EA" w14:textId="5AB3315C" w:rsidR="00DB43B9" w:rsidRPr="003A2F5A" w:rsidRDefault="00DB43B9" w:rsidP="003A2F5A">
+    <w:p w14:paraId="4D19A4EA" w14:textId="472EB55C" w:rsidR="00DB43B9" w:rsidRPr="003A2F5A" w:rsidRDefault="00DB43B9" w:rsidP="003A2F5A">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB43B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Indien je in aanmerking komt voor de functie, zal je uitgenodigd worden op één van onderstaande re</w:t>
       </w:r>
       <w:r w:rsidR="00D155B6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB43B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>ruteringsdagen</w:t>
       </w:r>
       <w:r w:rsidR="003A2F5A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> op: </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-    <w:p w14:paraId="13B20DFF" w14:textId="776F0863" w:rsidR="00DB43B9" w:rsidRPr="00DB43B9" w:rsidRDefault="003A2F5A" w:rsidP="00DB43B9">
+      <w:r w:rsidR="00576DFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267CB1A1" w14:textId="77777777" w:rsidR="00576DFC" w:rsidRDefault="00576DFC" w:rsidP="00576DFC">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tijdens deze momenten zal er een schriftelijke proef, een psychotechnische proef en een mondelinge proef doorgaan. </w:t>
+        <w:t>- Woensdag 13 mei 2026 – namiddag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B738A5" w14:textId="77777777" w:rsidR="00576DFC" w:rsidRDefault="00576DFC" w:rsidP="00576DFC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>- Woensdag 17 juni 2026 – namiddag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4804CC89" w14:textId="77777777" w:rsidR="00576DFC" w:rsidRDefault="00576DFC" w:rsidP="00576DFC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>- Woensdag 12 augustus 2026 – namiddag</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B277F41" w14:textId="77777777" w:rsidR="00576DFC" w:rsidRDefault="00576DFC" w:rsidP="00576DFC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Woensdag 9 september 2026 - namiddag </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9FAE67" w14:textId="77777777" w:rsidR="00576DFC" w:rsidRPr="003A2F5A" w:rsidRDefault="00576DFC" w:rsidP="00576DFC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B20DFF" w14:textId="7F5D1A71" w:rsidR="00DB43B9" w:rsidRPr="00DB43B9" w:rsidRDefault="003A2F5A" w:rsidP="00DB43B9">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens deze momenten zal er een schriftelijke proef en een mondelinge proef doorgaan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EEBC93" w14:textId="77777777" w:rsidR="00291FD0" w:rsidRDefault="00291FD0" w:rsidP="00536D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:eastAsia="Times New Roman" w:hAnsi="Basis Grotesque Pro" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="022532A4" w14:textId="77777777" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="999999"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -2497,50 +2825,51 @@
     </w:p>
     <w:p w14:paraId="1AF05996" w14:textId="77777777" w:rsidR="00755EF6" w:rsidRDefault="00755EF6" w:rsidP="00755EF6">
       <w:pPr>
         <w:pStyle w:val="Plattetekst2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro Light" w:hAnsi="Basis Grotesque Pro Light"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="442405B3" w14:textId="4E6BDC54" w:rsidR="00755EF6" w:rsidRPr="00755EF6" w:rsidRDefault="00755EF6" w:rsidP="00755EF6">
       <w:pPr>
         <w:pStyle w:val="Plattetekst2"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro Light" w:hAnsi="Basis Grotesque Pro Light"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00755EF6">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro Light" w:hAnsi="Basis Grotesque Pro Light"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ben je anderstalig? Jouw professionele vaardigheden en motivatie zijn het belangrijkst voor ons. We accepteren sollicitaties van kandidaten met een basisniveau Nederlands en bieden gratis </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00755EF6">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro Light" w:hAnsi="Basis Grotesque Pro Light"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>taalcoaching</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00755EF6">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro Light" w:hAnsi="Basis Grotesque Pro Light"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> gedurende werkuren om communicatie met klanten en medewerkers te vergemakkelijken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F8B30E" w14:textId="77777777" w:rsidR="00755EF6" w:rsidRDefault="00755EF6" w:rsidP="00A27954">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2552,51 +2881,50 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13D3EB0E" w14:textId="03FA2457" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="003A2F5A" w:rsidP="00A27954">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A2F5A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Het vast bureau beoordeelt de geldigheid van de ingediende kandidaturen. Alleen kandidaten die voldoen aan de voorwaarden, worden toegelaten tot de selectieprocedure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43ED36BA" w14:textId="0BEABB17" w:rsidR="00536D0F" w:rsidRPr="00536D0F" w:rsidRDefault="00536D0F" w:rsidP="00536D0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00536D0F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Meer informatie kan je opvragen bij de dienst HR: tel.: 02 766 5</w:t>
       </w:r>
       <w:r w:rsidR="003A2F5A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -3276,50 +3604,51 @@
     <w:p w14:paraId="53E965AB" w14:textId="77777777" w:rsidR="00A27954" w:rsidRPr="00C063AE" w:rsidRDefault="00A27954" w:rsidP="00A27954">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C063AE">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:b/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Samenwerken (kerncompetentie):</w:t>
       </w:r>
       <w:r w:rsidRPr="00C063AE">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een gedrag vertonen waarbij de groepsobjectieven primeren boven het persoonlijke belang. Om deze te bereiken werkt men soepel samen, deelt men ideeën, worden conflicten bijgelegd en creëert men een gepast groepsgevoel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BEE287D" w14:textId="77777777" w:rsidR="00A27954" w:rsidRPr="00C063AE" w:rsidRDefault="00A27954" w:rsidP="00A27954">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:b/>
@@ -3384,51 +3713,50 @@
     </w:p>
     <w:p w14:paraId="5E023FA1" w14:textId="77777777" w:rsidR="00A27954" w:rsidRPr="00C063AE" w:rsidRDefault="00A27954" w:rsidP="00A27954">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C063AE">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Klantgerichtheid: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C063AE">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>zowel interne als externe klanten benaderen vanuit een houding die erop gericht is om hen optimaal te ondersteunen in het oplossen van hun problemen, en om tegemoet te komen aan hun wensen en noden. Hierbij rekening houden met de belangen van de eigen organisatie en de dienstverlener. Klanten benaderen als een volwaardige partner en openstaan voor hun klachten en feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174FEBB7" w14:textId="77777777" w:rsidR="00A27954" w:rsidRPr="00C063AE" w:rsidRDefault="00A27954" w:rsidP="00A27954">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="20"/>
@@ -3798,50 +4126,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0D55458A" w14:textId="77777777" w:rsidR="00A27954" w:rsidRPr="00C063AE" w:rsidRDefault="00A27954" w:rsidP="00A27954">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C063AE">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Correct omgaan met stress en werkdruk:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C063AE">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ook onder tijdsdruk en moeilijkheden blijf je doeltreffend en efficiënt presteren. Je staat daarbij open voor feedback en durft eigen acties en meningen ook kritisch te evalueren.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B596786" w14:textId="77777777" w:rsidR="00A27954" w:rsidRPr="00C063AE" w:rsidRDefault="00A27954" w:rsidP="00A27954">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3858,60 +4187,51 @@
       </w:r>
       <w:r w:rsidRPr="00C063AE">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Je voelt je verbonden met Tervuren, het beleid, het bestuur en burgers.              </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE52F7C" w14:textId="77777777" w:rsidR="00A27954" w:rsidRPr="00C063AE" w:rsidRDefault="00A27954" w:rsidP="00A27954">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C063AE">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Je stelt je altijd op in het algemeen belang van het lokale bestuur en je werkt er actief en constructief aan mee zodat de organisatie zo goed mogelijk naar buiten overkomt. Je voert je opdrachten plichtsgetrouw, eerlijk en zorgvuldig uit, met respect voor wet- en regelgeving. Je voert geen opdrachten uit die indruisen tegen een hogere rechtsorde, </w:t>
-[...8 lines deleted...]
-        <w:t>tegen de mensenrechten of tegen strafrechtelijke bepalingen. Als loyale medewerker handel je met het oog op het bereiken van de doelstellingen van de organisatie en ben je bereid om collega’s te helpen hun doelen te bereiken. De organisatie is  prioritair tegenover de eigen professionele interesses.</w:t>
+        <w:t>Je stelt je altijd op in het algemeen belang van het lokale bestuur en je werkt er actief en constructief aan mee zodat de organisatie zo goed mogelijk naar buiten overkomt. Je voert je opdrachten plichtsgetrouw, eerlijk en zorgvuldig uit, met respect voor wet- en regelgeving. Je voert geen opdrachten uit die indruisen tegen een hogere rechtsorde, tegen de mensenrechten of tegen strafrechtelijke bepalingen. Als loyale medewerker handel je met het oog op het bereiken van de doelstellingen van de organisatie en ben je bereid om collega’s te helpen hun doelen te bereiken. De organisatie is  prioritair tegenover de eigen professionele interesses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="265B7D8B" w14:textId="77777777" w:rsidR="00A27954" w:rsidRPr="00C063AE" w:rsidRDefault="00A27954" w:rsidP="00A27954">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C063AE">
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:hAnsi="Basis Grotesque Pro"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6200,61 +6520,61 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Basis Grotesque Pro" w:eastAsia="Calibri" w:hAnsi="Basis Grotesque Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B46A5A" w:rsidRPr="00B46A5A" w:rsidSect="00D23486">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2705F466" w14:textId="77777777" w:rsidR="00C65FA8" w:rsidRDefault="00C65FA8" w:rsidP="006A4D06">
+    <w:p w14:paraId="0B93558A" w14:textId="77777777" w:rsidR="00621811" w:rsidRDefault="00621811" w:rsidP="006A4D06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34612697" w14:textId="77777777" w:rsidR="00C65FA8" w:rsidRDefault="00C65FA8" w:rsidP="006A4D06">
+    <w:p w14:paraId="3113981D" w14:textId="77777777" w:rsidR="00621811" w:rsidRDefault="00621811" w:rsidP="006A4D06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6275,56 +6595,62 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Basis Grotesque Pro Light">
     <w:panose1 w:val="02000503040000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002AF" w:usb1="5000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Basis Grotesque Pro">
     <w:panose1 w:val="02000503030000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002AF" w:usb1="5000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial (W1)">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
@@ -6432,61 +6758,61 @@
         <w:r w:rsidR="00F4707B" w:rsidRPr="00F4707B">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r w:rsidR="006A4D06">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5BD01C18" w14:textId="77777777" w:rsidR="006A4D06" w:rsidRDefault="006A4D06" w:rsidP="00D23486">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="698F74CC" w14:textId="77777777" w:rsidR="00C65FA8" w:rsidRDefault="00C65FA8" w:rsidP="006A4D06">
+    <w:p w14:paraId="7397BEFF" w14:textId="77777777" w:rsidR="00621811" w:rsidRDefault="00621811" w:rsidP="006A4D06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43F3B9DF" w14:textId="77777777" w:rsidR="00C65FA8" w:rsidRDefault="00C65FA8" w:rsidP="006A4D06">
+    <w:p w14:paraId="21360170" w14:textId="77777777" w:rsidR="00621811" w:rsidRDefault="00621811" w:rsidP="006A4D06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0217598D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92AA2A6E"/>
     <w:lvl w:ilvl="0" w:tplc="57025178">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7666,50 +7992,162 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C1C8B8BC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="333C501F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="162857B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="376A25A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B947574"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7778,51 +8216,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51C9418D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2410C5EE"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7891,51 +8329,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55DE5DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4D481F2"/>
     <w:lvl w:ilvl="0" w:tplc="A9803B62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="►"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8004,51 +8442,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630C1EAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34867F62"/>
     <w:lvl w:ilvl="0" w:tplc="78BC20AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F146A4C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8144,61 +8582,61 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="29D8981A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="651941BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0CCCE2A"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A9803B62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="►"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -8257,51 +8695,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73473286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AD41D72"/>
     <w:lvl w:ilvl="0" w:tplc="B8F2CD32">
       <w:start w:val="23"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8370,51 +8808,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7525644E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="554A8E1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -8491,51 +8929,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76893A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D6493EA"/>
     <w:lvl w:ilvl="0" w:tplc="FDB0F7D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6ECABBF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8631,51 +9069,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B03459E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3A68AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27646EB2"/>
     <w:lvl w:ilvl="0" w:tplc="26922196">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D8FCF6D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8771,51 +9209,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1C204F86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A456D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8356DE8A"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8885,237 +9323,261 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="195967940">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1871216032">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1938902697">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1892108774">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="432866755">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1522740766">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="143085960">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="118645936">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="630523093">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="297733693">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2044354599">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1713651851">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1739670415">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1882325454">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="515847900">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1372531391">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1372531391">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="17" w16cid:durableId="45224811">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="444231354">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1027758796">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1704402610">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1007749799">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="462843925">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="386609975">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="734201670">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00536D0F"/>
+    <w:rsid w:val="00006CF2"/>
     <w:rsid w:val="00017DF3"/>
+    <w:rsid w:val="0003091D"/>
     <w:rsid w:val="00046B71"/>
     <w:rsid w:val="00066B3B"/>
+    <w:rsid w:val="00080F98"/>
     <w:rsid w:val="00086A3B"/>
     <w:rsid w:val="00087822"/>
     <w:rsid w:val="00104578"/>
+    <w:rsid w:val="00130FB8"/>
     <w:rsid w:val="00155C61"/>
     <w:rsid w:val="001D5F22"/>
     <w:rsid w:val="00204834"/>
     <w:rsid w:val="00213D57"/>
     <w:rsid w:val="00291FD0"/>
     <w:rsid w:val="002A64EB"/>
     <w:rsid w:val="002B16A2"/>
     <w:rsid w:val="00311D38"/>
     <w:rsid w:val="003121DA"/>
+    <w:rsid w:val="00321E73"/>
     <w:rsid w:val="00344275"/>
     <w:rsid w:val="00366F62"/>
     <w:rsid w:val="003739EA"/>
     <w:rsid w:val="003A2F5A"/>
     <w:rsid w:val="003D52A0"/>
     <w:rsid w:val="003F5D3F"/>
     <w:rsid w:val="003F70AA"/>
     <w:rsid w:val="00403613"/>
     <w:rsid w:val="00474ECE"/>
+    <w:rsid w:val="00491729"/>
     <w:rsid w:val="004A2B59"/>
     <w:rsid w:val="004F1CC2"/>
     <w:rsid w:val="00536D0F"/>
     <w:rsid w:val="00542835"/>
+    <w:rsid w:val="00576DFC"/>
     <w:rsid w:val="00596908"/>
     <w:rsid w:val="005A0C98"/>
+    <w:rsid w:val="005E088D"/>
     <w:rsid w:val="005E166E"/>
     <w:rsid w:val="005E247A"/>
     <w:rsid w:val="005E4D46"/>
+    <w:rsid w:val="00621811"/>
     <w:rsid w:val="006A3D92"/>
     <w:rsid w:val="006A4D06"/>
     <w:rsid w:val="006B3B83"/>
     <w:rsid w:val="006F2C9B"/>
     <w:rsid w:val="00723AAF"/>
     <w:rsid w:val="00724139"/>
     <w:rsid w:val="007248D1"/>
     <w:rsid w:val="00733AAA"/>
+    <w:rsid w:val="007510D5"/>
     <w:rsid w:val="00755EF6"/>
     <w:rsid w:val="007C3EC8"/>
     <w:rsid w:val="008E13C5"/>
     <w:rsid w:val="008E5D71"/>
     <w:rsid w:val="00945898"/>
     <w:rsid w:val="009871D4"/>
     <w:rsid w:val="009C61A3"/>
     <w:rsid w:val="00A27954"/>
     <w:rsid w:val="00AA2686"/>
     <w:rsid w:val="00AB0256"/>
     <w:rsid w:val="00AE6E16"/>
     <w:rsid w:val="00AF5E66"/>
     <w:rsid w:val="00B10A07"/>
     <w:rsid w:val="00B46A5A"/>
     <w:rsid w:val="00B66063"/>
     <w:rsid w:val="00B852AA"/>
     <w:rsid w:val="00BA7BB2"/>
     <w:rsid w:val="00BC62BA"/>
     <w:rsid w:val="00C0441C"/>
+    <w:rsid w:val="00C24842"/>
     <w:rsid w:val="00C44AB2"/>
     <w:rsid w:val="00C65FA8"/>
     <w:rsid w:val="00C9695C"/>
     <w:rsid w:val="00CA3948"/>
     <w:rsid w:val="00CB420B"/>
     <w:rsid w:val="00D068E5"/>
     <w:rsid w:val="00D155B6"/>
     <w:rsid w:val="00D23486"/>
     <w:rsid w:val="00D47F7A"/>
     <w:rsid w:val="00D646C9"/>
     <w:rsid w:val="00D74DE7"/>
     <w:rsid w:val="00D82D7F"/>
     <w:rsid w:val="00D931D4"/>
     <w:rsid w:val="00DB43B9"/>
     <w:rsid w:val="00E06566"/>
     <w:rsid w:val="00E1446D"/>
     <w:rsid w:val="00E474BC"/>
     <w:rsid w:val="00E53285"/>
     <w:rsid w:val="00E92F8A"/>
     <w:rsid w:val="00EC1A80"/>
     <w:rsid w:val="00EC2261"/>
     <w:rsid w:val="00EC4364"/>
     <w:rsid w:val="00ED11CE"/>
     <w:rsid w:val="00F1339E"/>
     <w:rsid w:val="00F4707B"/>
+    <w:rsid w:val="00F55CD4"/>
     <w:rsid w:val="00F57B0E"/>
     <w:rsid w:val="00F80AB9"/>
     <w:rsid w:val="00F84546"/>
     <w:rsid w:val="00F967A0"/>
     <w:rsid w:val="00FA12A4"/>
     <w:rsid w:val="00FD3F01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -9574,50 +10036,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00087822"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1ABFDF"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
@@ -9868,50 +10331,62 @@
     <w:rsid w:val="00A27954"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00755EF6"/>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A0C98"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00576DFC"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="223225128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
@@ -10219,66 +10694,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E326446A-5611-451E-8B55-6DDF664670F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2137</Words>
-  <Characters>11759</Characters>
+  <Words>2054</Words>
+  <Characters>12164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>760</Lines>
+  <Paragraphs>346</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13869</CharactersWithSpaces>
+  <CharactersWithSpaces>13872</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Midas Couder</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>